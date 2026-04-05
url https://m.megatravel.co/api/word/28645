--- v1 (2025-12-23)
+++ v2 (2026-04-05)
@@ -1438,55 +1438,67 @@
           <w:right w:val="single" w:sz="7" w:color="000000"/>
           <w:bottom w:val="single" w:sz="7" w:color="000000"/>
           <w:insideH w:val="single" w:sz="7" w:color="000000"/>
           <w:insideV w:val="single" w:sz="7" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:shd w:val="clear" w:fill="152441"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:shd w:val="clear" w:fill="152441"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIGENCIA DEL 01 ABRIL 2026 HASTA  05 SEPTIEMBRE 2026</w:t>
+              <w:t xml:space="preserve">VIGENCIA 02 MAYO HASTA 13 DE SEPTIEMBRE DE 2026</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="ffffff"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:shd w:val="clear" w:fill="152441"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Excepto las ferias en Dubái)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROMO 2X1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1594,55 +1606,57 @@
         <w:tblW w:w="7800" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="7" w:color="000000"/>
           <w:left w:val="single" w:sz="7" w:color="000000"/>
           <w:right w:val="single" w:sz="7" w:color="000000"/>
           <w:bottom w:val="single" w:sz="7" w:color="000000"/>
           <w:insideH w:val="single" w:sz="7" w:color="000000"/>
           <w:insideV w:val="single" w:sz="7" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">VIGENCIA DEL 06 DE SEPTIEMBRE 2026 HASTA 31 MARZO 2027</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">VIGENCIA 04 AL 18 ABRIL Y 13 SEPTIEMBRE al 06 MARZO DE 2027</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(Excepto las ferias en Dubái)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROMO 2X1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1740,51 +1754,56 @@
         <w:tblLayout w:type="autofit"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="7" w:color="000000"/>
           <w:left w:val="single" w:sz="7" w:color="000000"/>
           <w:right w:val="single" w:sz="7" w:color="000000"/>
           <w:bottom w:val="single" w:sz="7" w:color="000000"/>
           <w:insideH w:val="single" w:sz="7" w:color="000000"/>
           <w:insideV w:val="single" w:sz="7" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SUPLEMENTO TEMPORADA ALTA DUBAI X NOCHE</w:t>
+              <w:t xml:space="preserve">SUPLEMENTOS POR PASAJERO POR NOCHE</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(fechas de llegada en Dubái)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PROMO 2X1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
@@ -1794,443 +1813,158 @@
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DOBLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FECHAS DE EVENTOS EN DUBAI</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Consultar antes de reservar</w:t>
+              <w:t xml:space="preserve">NOCHE EXTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">285</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">FECHAS DE TEMPORADA ALTA EN DUBAI</w:t>
+              <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FIN DE AÑO</w:t>
+              <w:t xml:space="preserve">FERIAS Y EVENTOS EN DUBAI: Salida 16 mayo</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">consultar antes de reservar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7800" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">26 diciembre 2026 hasta 05 enero2027</w:t>
-[...174 lines deleted...]
-              <w:t xml:space="preserve">24 al 28 noviembre - 2026</w:t>
+              <w:t xml:space="preserve">140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TARIFAS DE SERVICIOS OBLIGATORIAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...56 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Los cargos por servicios locales son obligatorios y pueden incluirse en la factura o pagarse a la llegada.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Vuelo internacional, Estambul – Dubái USD390 neto / 15 kg equipaje (sujeto a cambios)</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Visado Dubái (obligatorio dependiendo del pasaporte) USD 100 neto</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Tasas de servicio, USD 70 por pasajero.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Tasas hoteleras Turquía USD 15</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Impuesto Turismo Dirham Dubái AED60 pagos en el hotel.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:br/>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTAS IMPORTANTES: </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    En caso de no recibir los datos de vuelo de llegada o salida hasta 07 días antes del tour no se podrá garantizar el servicio de traslados.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Para llegadas y/o salidas diferentes a las previstas en el tour, los traslados no están incluidos en el valor del paquete. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•    Lo mismo ocurre con noche(s) extra(s). En ambos casos, para mayor comodidad de los pasajeros, podrán ser contratados los traslados extra necesarios. </w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -3497,51 +3231,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" stroked="f" style="width:455pt; height:46pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CABDCA8"/>
+    <w:nsid w:val="CB905315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>